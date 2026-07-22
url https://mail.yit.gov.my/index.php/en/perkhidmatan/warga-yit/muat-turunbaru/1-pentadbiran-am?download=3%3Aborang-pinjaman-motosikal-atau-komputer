--- v0 (2026-04-18)
+++ v1 (2026-07-22)
@@ -1,713 +1,841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="006F3BD0" w:rsidP="00BA0A84">
+    <w:p w14:paraId="1E7034C8" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="006F3BD0" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20EAD854" wp14:editId="6C79D3F9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>3467100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>487680</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="571500" cy="525780"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 242"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 242"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="571500" cy="525780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="51A596E0" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="000E5AEA" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>YAYASAN ISLAM TERENGGANU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4EF3" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
+    <w:p w14:paraId="5899EE62" w14:textId="70916A5B" w:rsidR="009B4EF3" w:rsidRPr="000E5AEA" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>PERMOHONAN PEMBIAYAAN UNTUK MEMBELI</w:t>
       </w:r>
-      <w:r w:rsidR="005810EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005810EA" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04DDF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EC3D77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>KERETA/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MOTOSIKAL/KOMPUTER </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00F04DDF" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
+    <w:p w14:paraId="245B0BBB" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="000E5AEA" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>BAGI KAKITA</w:t>
       </w:r>
-      <w:r w:rsidR="00F04DDF" w:rsidRPr="00F04DDF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F04DDF" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NGAN </w:t>
       </w:r>
-      <w:r w:rsidR="005810EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005810EA" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>YAYASAN ISLAM TERENGGANU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="00BA0A84" w:rsidP="006B3735">
+    <w:p w14:paraId="53DDCE83" w14:textId="1BF9DC1A" w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="00BA0A84" w:rsidP="006B3735">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>(Diisi sebanyak 2 salinan)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="006B3735" w:rsidP="006B3735">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Borang</w:t>
+      </w:r>
+      <w:r w:rsidR="00303F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hendaklah</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diisi 2 salinan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F485FA9" w14:textId="31569529" w:rsidR="006B3735" w:rsidRDefault="000E5AEA" w:rsidP="000E5AEA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B3735">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3735" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hendaklah dilampirkan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dua (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3735" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> salinan Slip Gaji dan Kad Pengenalan pemohon juga penjamin-penjamin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang telah disahkan oleh Kumpulan A </w:t>
+      </w:r>
+      <w:r w:rsidR="00333C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pengurusan &amp; Profesional)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3735" w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FBD18A" w14:textId="77777777" w:rsidR="000E5AEA" w:rsidRPr="000E5AEA" w:rsidRDefault="000E5AEA" w:rsidP="000E5AEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="855"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E365057" w14:textId="49A03332" w:rsidR="000E5AEA" w:rsidRPr="000E5AEA" w:rsidRDefault="000E5AEA" w:rsidP="000E5AEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sertakan SEBUTHARGA  kenderaan/komputer yang hendak dibeli dari pembekal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5936D563" w14:textId="77777777" w:rsidR="000E5AEA" w:rsidRPr="006B3735" w:rsidRDefault="000E5AEA" w:rsidP="000E5AEA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="855"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>i)   Hendaklah dilampirkan satu salinan Slip Gaji dan Kad Pengenalan pemohon juga   penjamin-penjamin.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="006B3735" w:rsidP="00036E12">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168AE210" w14:textId="56F053FD" w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="006B3735" w:rsidP="00036E12">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="690F4977" w14:textId="77777777" w:rsidR="006B3735" w:rsidRPr="006B3735" w:rsidRDefault="006B3735" w:rsidP="006B3735">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
       <w:r w:rsidRPr="006B3735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">ii)  </w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A824947" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BAHAGIAN  I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005810EA">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00EA2B99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Sila isikan kesemua butiran pada borang ini</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4341E39D" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C5C810" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nama Penuh (Huruf Besar)...........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B98F956" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nombor Kad Pengenalan...................................................No  Tel:...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A224D2" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tarikh Lahir:..............................................(ii)   Umur:..............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356B5831" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(i)  Jawatan:..................................................   (ii)  Skim Perkhidmatan:........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722329B6" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(iii) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B3735">
-[...235 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Alamat Tempat Bertugas:........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="4A042A1F" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>..........................................................................................(iv)  No Tel:...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="1CD0BC9C" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Tarikh Perlantikan :........................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="0EE05BE1" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Butiran kenderaan / Komputer yang hendak dibeli:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="50318AD9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(i)    Jenis Kenderaan / komputer ...................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="17A884F2" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(ii)    Model dan Buatan:.................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="3700F0C9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(iii)   Sukatan Silinder/No Chasis/No Enjin:.....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="3A2223B0" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(iv)* No Pendaftaran...................................(v)* Tarikh Pendaftaran:..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+    <w:p w14:paraId="4ABFFA84" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(vi)   Harga Bersih ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="16"/>
@@ -722,51 +850,51 @@
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>RM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00BA0A84" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
+    <w:p w14:paraId="41FA8327" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00BA0A84" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>(vii)  Baru / Te</w:t>
@@ -844,146 +972,146 @@
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>terpakai sila kembarkan Sijil Penilaian</w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="428649E8" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kelayakan Pembiayaan maksima RM ..........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
+    <w:p w14:paraId="34CE21D9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00F04DDF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F04DDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jumlah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Pembiayaan yang dipohon RM..................(Ringgit Malaysia:............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="62F55021" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>.......................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00B32E1C" w:rsidP="00E625C2">
+    <w:p w14:paraId="780FFB12" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00B32E1C" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Tempoh </w:t>
       </w:r>
@@ -998,332 +1126,313 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ran:.........</w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>............................................................</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>...............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00E625C2">
-[...19 lines deleted...]
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00E625C2" w:rsidRDefault="006B3735" w:rsidP="00E625C2">
+    <w:p w14:paraId="181FCFC3" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1147AB2B" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00E625C2" w:rsidRDefault="006B3735" w:rsidP="00E625C2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BA0A84" w:rsidRPr="00E625C2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">i)   </w:t>
       </w:r>
       <w:r w:rsidR="00E625C2" w:rsidRPr="00E625C2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84" w:rsidRPr="00E625C2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Hendaklah diisi jika membeli  kenderaan terpakai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00E625C2" w:rsidRDefault="00BA0A84" w:rsidP="006B3735">
+    <w:p w14:paraId="59717475" w14:textId="1EC1544B" w:rsidR="00F04DDF" w:rsidRDefault="00BA0A84" w:rsidP="009A4036">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E625C2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708D97B9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Jika pernah mendapat pinjaman/pembiayaan Yayasan Islam Terengganu sebelum ini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="030291A4" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>sila penuhi butiran berikut:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="1499F6C1" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(i)     No Fail pinjaman/pembiayaan terdahulu: YITR......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="719C0A1A" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(ii</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">)    Tarikh Pinjaman/pembiayaan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>didapati:.............................................................</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="001E02DA" w:rsidP="00E625C2">
+    <w:p w14:paraId="0A3C7CF0" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="001E02DA" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(iii)   Jumlah pinjaman</w:t>
       </w:r>
       <w:r w:rsidR="00BA0A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>/pembiayaan itu:..........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="4D91AF78" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(iv)   Tarikh terak</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">hir bayaran (potongan gaji) dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>jumlahnya:..........</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>..............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E625C2" w:rsidRDefault="00E625C2" w:rsidP="00E625C2">
-[...19 lines deleted...]
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="690575D8" w14:textId="77777777" w:rsidR="00E625C2" w:rsidRDefault="00E625C2" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1186C4DA" w14:textId="77777777" w:rsidR="00E625C2" w:rsidRPr="00E625C2" w:rsidRDefault="00E625C2" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3A8974" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tarikh:.......................</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>............................</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
@@ -1337,51 +1446,51 @@
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t>...............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="32B81210" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="00E625C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
@@ -1402,1744 +1511,1853 @@
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Tandatangan pemohon</w:t>
       </w:r>
       <w:r w:rsidR="00E625C2" w:rsidRPr="005810EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005810EA" w:rsidRPr="005810EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="5A99D171" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
-[...9 lines deleted...]
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+    <w:p w14:paraId="5A04CFE3" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A830A1" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> BAHAGIAN II    (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00333C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Diisi oleh Penjamin-penjamin</w:t>
+      </w:r>
+      <w:r w:rsidR="005810EA" w:rsidRPr="00333C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – bagi Kakitangan Jawatan Sementara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E38F4" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00E625C2" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PENJAMIN  PERTAMA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PENJAMIN KEDUA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BB9F69" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>..................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDF76E2" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>( Nama )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>( Nama )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E0799E" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No.Kad Pengenalan:................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No.Kad Pengenalan:..............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA6811B" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jawatan:...................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jawatan :.................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B3D96D" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jabatan:...................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jabatan:..................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A904A9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Alamat Jabatan:.......................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alamat Jabatan:......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0924ADFA" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F32F67B" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No. Tel. Jabatan:................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No.Tel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jabatan:.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4126C265" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No H/Phone:..............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No.H/Phone:...........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FC843F" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206A196A" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pendapatan Bersih: RM:.............../sebulan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pendapatan Bersih:...................sebulan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215DB7A6" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235B215D" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1BC041" w14:textId="77777777" w:rsidR="00E625C2" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Tarikh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (Tandatangan )</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  (Tarikh )</w:t>
+      </w:r>
+      <w:r w:rsidR="00E625C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Tandatangan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AB64CB" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRPr="00223F5D" w:rsidRDefault="00BA0A84" w:rsidP="00223F5D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4677DD" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BAHAGIAN III.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Diisi oleh Penjamin-penjamin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005810EA">
+        <w:t xml:space="preserve">Diisi dan tandatangani oleh Ketua Jabatan semasa mengemukakan permohonan. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09715B5D" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCABED9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kepada:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pengarah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rujukan YITR:.............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yayasan Islam Terengganu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69087048" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRPr="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C8781D" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dikemukakan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB4B0F9" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Disahkan bahawa butir-butir yang diberi oleh pemohon telah diselidiki dan didapati benar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF62263" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*(i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Saya berpuas hati bahawa pembayaran balik pembiayaan ini tidak akan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>menyebabkan kesusahan kewangan kepada pemohon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F921950" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*(ii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Saya menyokong  penuh bahawa motosikal/komputer adalah diperlukan untuk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>menjalankan tugas-tugasnya setiap hari dengan sempurna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E1FAE3" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*(iii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Saya tidak berpuas hati terhadap kedudukan kewangan pemohon di mana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>pembayaran balik akan menyebabkan kesusahan kewangan kepada pemohon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2262B4BA" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*(iv)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Saya berpendapat pemohon tidak perlu motosikal/komputer untuk kegunaan sendiri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBC0A61" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE6F7AB" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B81916" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tarikh:.......................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>..........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA74325" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC7E0B1" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – bagi Kakitangan Jawatan Sementara</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BAHAGIAN IV. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BA0A84" w:rsidRPr="00E625C2" w:rsidRDefault="00BA0A84" w:rsidP="00E625C2">
+        <w:t xml:space="preserve"> Diisi oleh Pegawai semasa pembiayaan diluluskan )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5503E90D" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12107037" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kepada:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ketua  Penolong Pengarah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>RujukanYITR......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B32E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pentadbiran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BADB551" w14:textId="77777777" w:rsidR="00B32E1C" w:rsidRPr="00B32E1C" w:rsidRDefault="00B32E1C" w:rsidP="00B32E1C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...817 lines deleted...]
-        <w:t>Rujukan YITR:.............................</w:t>
+    </w:p>
+    <w:p w14:paraId="721194E7" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00B32E1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(a)*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pembiayaan sebanyak RM .......................... diluluskan dengan bayaran balik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>sebanyak</w:t>
       </w:r>
       <w:r w:rsidR="00B32E1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">RM................................. selama.......................bulan seperti kelulusan, </w:t>
+      </w:r>
       <w:r w:rsidR="00B32E1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
-[...516 lines deleted...]
-          <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">adalah </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>tertakluk kepada syarat-syarat dan terma yang ditetapkan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="278A4FC4" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>(b)*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Pembiayaan tidak diluluskan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
-[...29 lines deleted...]
-    <w:p w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+    <w:p w14:paraId="0022D0C6" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AFE2BE" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409A7050" w14:textId="77777777" w:rsidR="00BA0A84" w:rsidRDefault="00BA0A84" w:rsidP="00BA0A84">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E251D88" w14:textId="79CB7A30" w:rsidR="000242F9" w:rsidRPr="009A4036" w:rsidRDefault="00BA0A84" w:rsidP="009A4036">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tarikh:................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000242F9" w:rsidRDefault="000242F9"/>
-    <w:sectPr w:rsidR="000242F9" w:rsidSect="000D3A66">
+    <w:sectPr w:rsidR="000242F9" w:rsidRPr="009A4036" w:rsidSect="000D3A66">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05956681"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89C27844"/>
+    <w:lvl w:ilvl="0" w:tplc="7C4C0ED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="855" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1215" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1935" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2655" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3375" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4095" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4815" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5535" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6255" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1134786556">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA0A84"/>
     <w:rsid w:val="000242F9"/>
     <w:rsid w:val="00036E12"/>
     <w:rsid w:val="000D3A66"/>
+    <w:rsid w:val="000E5AEA"/>
     <w:rsid w:val="001E02DA"/>
     <w:rsid w:val="00213D2E"/>
     <w:rsid w:val="00223F5D"/>
+    <w:rsid w:val="002A6370"/>
+    <w:rsid w:val="00303F29"/>
+    <w:rsid w:val="00333C4A"/>
     <w:rsid w:val="005810EA"/>
     <w:rsid w:val="006515B9"/>
     <w:rsid w:val="006B3735"/>
     <w:rsid w:val="006C0A1E"/>
     <w:rsid w:val="006F3BD0"/>
     <w:rsid w:val="00912431"/>
     <w:rsid w:val="00985C9E"/>
+    <w:rsid w:val="009A4036"/>
     <w:rsid w:val="009B4EF3"/>
+    <w:rsid w:val="00A25270"/>
     <w:rsid w:val="00B32E1C"/>
     <w:rsid w:val="00BA0A84"/>
     <w:rsid w:val="00BB2E94"/>
     <w:rsid w:val="00C30B8C"/>
+    <w:rsid w:val="00DC2FED"/>
     <w:rsid w:val="00E625C2"/>
     <w:rsid w:val="00EA2B99"/>
+    <w:rsid w:val="00EC3D77"/>
+    <w:rsid w:val="00F01F07"/>
     <w:rsid w:val="00F04DDF"/>
     <w:rsid w:val="00F743F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ms-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1888B8AF"/>
+  <w14:docId w14:val="780765F7"/>
   <w15:docId w15:val="{4DE8A0D6-22D1-4FAB-B295-8FB0E75A832A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ms-MY" w:eastAsia="ms-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3467,120 +3685,125 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000D3A66"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BA0A84"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="1703245937">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3840,73 +4063,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58EC7DC-DB49-44F4-8DC9-2C2C018635F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>826</Words>
-  <Characters>5363</Characters>
+  <Words>936</Words>
+  <Characters>5337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>893</Lines>
-  <Paragraphs>294</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5895</CharactersWithSpaces>
+  <CharactersWithSpaces>6261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>amalina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>